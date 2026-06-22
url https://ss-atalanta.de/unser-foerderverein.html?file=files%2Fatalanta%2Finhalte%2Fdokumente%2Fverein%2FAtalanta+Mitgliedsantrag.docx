--- v0 (2025-10-02)
+++ v1 (2026-06-22)
@@ -1,350 +1,348 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4450080" cy="3117850"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Bild1" descr="" title=""/>
+            <wp:docPr id="1" name="Bild1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Bild1" descr="" title=""/>
+                    <pic:cNvPr id="1" name="Bild1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId2"/>
-                    <a:srcRect l="-12" t="-16" r="-12" b="-16"/>
+                    <a:srcRect l="-15" t="-20" r="-15" b="-20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4450080" cy="3117850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Mitgliedsantrag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Förderverein Schoner „ATALANTA“ e. V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Holzdamm 1 *  23966 Wismar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Tel.</w:t>
         <w:tab/>
         <w:t>0 38 41 / 33 41 44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Fax.0 38 41 / 33 41 46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Mobil 0160 / 93 81 70 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">E-Mail: </w:t>
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>schoner-atalanta@t-online.de</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
         <w:t>Internet:</w:t>
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="it-IT"/>
           </w:rPr>
           <w:t>www.ss-atalanta.de</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="0" w:start="8222" w:end="-312"/>
+        <w:ind w:hanging="0" w:left="8222" w:right="-312"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="0" w:start="0" w:end="-312"/>
+        <w:ind w:hanging="0" w:left="0" w:right="-312"/>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -463,481 +461,481 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>§ 3  Zweck des Vereins, Gemeinnützigkeit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="284" w:start="284" w:end="0"/>
+        <w:ind w:hanging="284" w:left="284" w:right="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1.</w:t>
         <w:tab/>
         <w:t>Der Verein verfolgt ausschließlich und unmittelbar gemeinnützige Zwecke im Sinne des Abschnitts „Steuerbegünstigte Zwecke“ der Abgabenordnung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="360"/>
-        <w:ind w:hanging="284" w:start="284" w:end="0"/>
+        <w:ind w:hanging="284" w:left="284" w:right="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl w:val="false"/>
         <w:suppressAutoHyphens w:val="true"/>
         <w:overflowPunct w:val="false"/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:hanging="283" w:start="283" w:end="0"/>
-        <w:jc w:val="start"/>
+        <w:ind w:hanging="283" w:left="283" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2.   Zweck des Vereins ist die Förderung der Erziehung, Jugendpflege und des Sports sowie der</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl w:val="false"/>
         <w:suppressAutoHyphens w:val="true"/>
         <w:overflowPunct w:val="false"/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:hanging="283" w:start="510" w:end="0"/>
-        <w:jc w:val="start"/>
+        <w:ind w:hanging="283" w:left="510" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>maritimen Kultur durch das Betreiben eines ehemaligen Lotsenschoners zur maritimen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="284" w:start="284" w:end="0"/>
+        <w:ind w:hanging="284" w:left="284" w:right="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Denkmal- und Traditionspflege.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl w:val="false"/>
         <w:suppressAutoHyphens w:val="true"/>
         <w:overflowPunct w:val="false"/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:hanging="283" w:start="340" w:end="0"/>
-        <w:jc w:val="start"/>
+        <w:ind w:hanging="283" w:left="340" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="284" w:start="284" w:end="0"/>
+        <w:ind w:hanging="284" w:left="284" w:right="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>3.</w:t>
         <w:tab/>
         <w:t>Der Vereinszweck wird insbesondere verwirklicht mittels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="284" w:start="284" w:end="0"/>
-[...15 lines deleted...]
-        <w:ind w:hanging="283" w:start="567" w:end="0"/>
+        <w:ind w:hanging="284" w:left="284" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="283" w:left="567" w:right="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>a)</w:t>
         <w:tab/>
         <w:t>dem Angebot erlebnispädagogischer Reisen für Jugendliche, junge Volljährige und junge Menschen im Sinne von § 7 Nr. 1 - 4 Sozialgesetzbuch (i. W. SGB) VIII, aller sozialer Schichten, auf einer schwimmenden Jugendbildungsstätte (Segelschiff) mit dem Ziel zur Selbständigkeitserziehung und Verantwortungsbereitschaft.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="283" w:start="567" w:end="0"/>
-[...15 lines deleted...]
-        <w:ind w:hanging="283" w:start="567" w:end="0"/>
+        <w:ind w:hanging="283" w:left="567" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="283" w:left="567" w:right="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>b)</w:t>
         <w:tab/>
         <w:t>Bildungsprogrammen mit natursportlicher Akzentuierung für Jugendliche, junge Volljährige und junge Menschen im Sinne von § 7 Nr. 1 - 4 SGB VIII aller sozialer Schichten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="283" w:start="567" w:end="0"/>
-[...15 lines deleted...]
-        <w:ind w:hanging="283" w:start="567" w:end="0"/>
+        <w:ind w:hanging="283" w:left="567" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="283" w:left="567" w:right="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>c)</w:t>
         <w:tab/>
         <w:t>Vermittlung sozialer Erfahrungen, an den in Buchstabe b) genannten Personenkreis mit dem Ziel, zu erkennen, dass Teamarbeit und Verantwortungsbereitschaft wesentliche Voraussetzungen für ein soziales Zusammenleben von Menschen in einer Demokratie sind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="283" w:start="567" w:end="0"/>
-[...15 lines deleted...]
-        <w:ind w:hanging="283" w:start="567" w:end="0"/>
+        <w:ind w:hanging="283" w:left="567" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="283" w:left="567" w:right="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d)</w:t>
         <w:tab/>
         <w:t>Vermittlung der zum Segeln von Traditionsschiffen notwendigen Kenntnisse. Dazu gehört das Erlernen der Navigation (auch nach traditionellen Methoden), Geographie, Gewässerkunde, Meteorologie und dem Seefahrtsrecht.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="283" w:start="567" w:end="0"/>
-[...15 lines deleted...]
-        <w:ind w:hanging="283" w:start="567" w:end="0"/>
+        <w:ind w:hanging="283" w:left="567" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="283" w:left="567" w:right="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>e)</w:t>
         <w:tab/>
         <w:t>sachgemäßer Ausbildung und dem Einsatz von Übungsleitern (Stammcrew).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="283" w:start="567" w:end="0"/>
-[...15 lines deleted...]
-        <w:ind w:hanging="283" w:start="567" w:end="0"/>
+        <w:ind w:hanging="283" w:left="567" w:right="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="283" w:left="567" w:right="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>f)</w:t>
         <w:tab/>
         <w:t>der Errichtung und Instandhaltung des Segelschiffes zur Verwirklichung des Satzungszweckes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="283" w:start="567" w:end="0"/>
+        <w:ind w:hanging="283" w:left="567" w:right="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Darüber hinaus soll durch den Besuch anderer Häfen (z. B. die Teilnahme an Veranstaltungen der Sail Training Association Germany) Völkerverständigung erlebt werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="0" w:start="8222" w:end="-312"/>
+        <w:ind w:hanging="0" w:left="8222" w:right="-312"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="0" w:start="8222" w:end="-312"/>
+        <w:ind w:hanging="0" w:left="8222" w:right="-312"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="0" w:start="8222" w:end="-312"/>
+        <w:ind w:hanging="0" w:left="8222" w:right="-312"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="0" w:start="8222" w:end="-312"/>
+        <w:ind w:hanging="0" w:left="8222" w:right="-312"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -1013,520 +1011,520 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>M i t g l i e d s a n t r a g</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6995" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
-          <w:start w:w="55" w:type="dxa"/>
+          <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
-          <w:end w:w="55" w:type="dxa"/>
+          <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1596"/>
         <w:gridCol w:w="2561"/>
         <w:gridCol w:w="1283"/>
-        <w:gridCol w:w="1554"/>
+        <w:gridCol w:w="1555"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:hanging="0" w:start="75" w:end="50"/>
+              <w:ind w:hanging="0" w:left="75" w:right="50"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name / Firma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcW w:w="5399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:snapToGrid w:val="false"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:hanging="0" w:start="75" w:end="50"/>
+              <w:ind w:hanging="0" w:left="75" w:right="50"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vorname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcW w:w="5399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:snapToGrid w:val="false"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:hanging="0" w:start="75" w:end="50"/>
+              <w:ind w:hanging="0" w:left="75" w:right="50"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Beruf / Gewerbe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcW w:w="5399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:snapToGrid w:val="false"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:hanging="0" w:start="75" w:end="50"/>
+              <w:ind w:hanging="0" w:left="75" w:right="50"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Straße / Nr.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcW w:w="5399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:snapToGrid w:val="false"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:hanging="0" w:start="75" w:end="50"/>
+              <w:ind w:hanging="0" w:left="75" w:right="50"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PLZ / Wohnort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcW w:w="5399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:snapToGrid w:val="false"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:hanging="0" w:start="75" w:end="50"/>
+              <w:ind w:hanging="0" w:left="75" w:right="50"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E-Mail-Adresse:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5398" w:type="dxa"/>
+            <w:tcW w:w="5399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:snapToGrid w:val="false"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:hanging="0" w:start="75" w:end="50"/>
+              <w:ind w:hanging="0" w:left="75" w:right="50"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Telefon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:snapToGrid w:val="false"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:hanging="0" w:start="-21" w:end="139"/>
-              <w:jc w:val="end"/>
+              <w:ind w:hanging="0" w:left="-21" w:right="139"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Geb.-Datum: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1554" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:snapToGrid w:val="false"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="403" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1596" w:type="dxa"/>
             <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1505" w:leader="none"/>
                 <w:tab w:val="left" w:pos="4705" w:leader="none"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:start="75" w:end="50"/>
+              <w:ind w:hanging="0" w:left="75" w:right="50"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Unterschrift:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
@@ -1536,97 +1534,97 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1283" w:type="dxa"/>
             <w:tcBorders/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1409" w:leader="none"/>
                 <w:tab w:val="left" w:pos="4609" w:leader="none"/>
               </w:tabs>
-              <w:ind w:hanging="0" w:start="-21" w:end="139"/>
-              <w:jc w:val="end"/>
+              <w:ind w:hanging="0" w:left="-21" w:right="139"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1554" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="TabellenInhalt"/>
               <w:snapToGrid w:val="false"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:ind w:hanging="0" w:start="260" w:end="0"/>
+        <w:ind w:hanging="0" w:left="260" w:right="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1712,165 +1710,168 @@
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Einzugsermächtigung</w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="62230" distB="63500" distL="62865" distR="62865" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="8">
+              <wp:anchor behindDoc="0" distT="62230" distB="63500" distL="62865" distR="62865" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-39370</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>118745</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="243840" cy="241935"/>
                 <wp:effectExtent l="9525" t="10160" r="9525" b="8890"/>
                 <wp:wrapSquare wrapText="right"/>
                 <wp:docPr id="2" name="Rahmen1"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="243720" cy="241920"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="ffffff"/>
                         </a:solidFill>
-                        <a:ln w="19050">
+                        <a:ln w="19080">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p>
                             <w:pPr>
                               <w:pStyle w:val="Rahmeninhalt"/>
                               <w:spacing w:before="0" w:after="120"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr lIns="36360" rIns="36360" tIns="36360" bIns="36360" anchor="t">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Rahmen1" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="white" stroked="t" o:allowincell="f" style="position:absolute;margin-left:-3.1pt;margin-top:9.35pt;width:19.15pt;height:19pt;mso-wrap-style:none;v-text-anchor:middle">
+              <v:rect id="shape_0" fillcolor="white" stroked="t" o:allowincell="f" style="position:absolute;margin-left:-3.1pt;margin-top:9.35pt;width:19.15pt;height:19pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="black"/>
                 <v:stroke color="black" weight="19080" joinstyle="round" endcap="flat"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pStyle w:val="Rahmeninhalt"/>
                         <w:spacing w:before="0" w:after="120"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" side="right"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(kann jederzeit widerrufen werden)</w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl w:val="false"/>
         <w:suppressAutoHyphens w:val="true"/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:hanging="0" w:start="454" w:end="0"/>
-[...1 lines deleted...]
-        <w:rPr/>
+        <w:ind w:hanging="0" w:left="454" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Buchen Sie den Jahresbeitrag gemäß der Beitragsordnung jeweils im ersten Quartal von dem Konto ab, das im nachfolgenden SEPA-Lastschriftmandat angegeben ist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
@@ -1922,77 +1923,77 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>IBAN:</w:t>
         <w:tab/>
         <w:t xml:space="preserve"> DE44 1405 1000 1000 0013 90</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418" w:leader="none"/>
           <w:tab w:val="left" w:pos="1985" w:leader="none"/>
           <w:tab w:val="left" w:pos="6237" w:leader="none"/>
           <w:tab w:val="left" w:pos="7088" w:leader="none"/>
           <w:tab w:val="left" w:pos="7371" w:leader="none"/>
           <w:tab w:val="left" w:pos="7513" w:leader="none"/>
           <w:tab w:val="left" w:pos="10490" w:leader="none"/>
         </w:tabs>
-        <w:ind w:hanging="0" w:start="0" w:end="-1"/>
+        <w:ind w:hanging="0" w:left="0" w:right="-1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="709"/>
           <w:tab w:val="left" w:pos="1418" w:leader="none"/>
           <w:tab w:val="left" w:pos="1985" w:leader="none"/>
           <w:tab w:val="left" w:pos="6237" w:leader="none"/>
           <w:tab w:val="left" w:pos="7088" w:leader="none"/>
           <w:tab w:val="left" w:pos="7371" w:leader="none"/>
           <w:tab w:val="left" w:pos="7513" w:leader="none"/>
           <w:tab w:val="left" w:pos="10490" w:leader="none"/>
         </w:tabs>
-        <w:ind w:hanging="0" w:start="0" w:end="-1"/>
+        <w:ind w:hanging="0" w:left="0" w:right="-1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Der Förderverein Schoner “ATALANTA“ e.V. verfolgt ausschließlich gemein</w:t>
         <w:softHyphen/>
         <w:t>nützige Zwecke. Ziel des Vereins ist es, den Schoner “ATALANTA“ (ehemals Lotsenschoner No. 1 „CUXHAVEN“) als Kultur</w:t>
         <w:softHyphen/>
         <w:t>denkmal und fahrtüchtiges Traditionsschiff zu erhalten, seine Zukunft zu sichern und ihn insbesondere für die Ju</w:t>
         <w:softHyphen/>
         <w:t>gendarbeit zur See einzu</w:t>
         <w:softHyphen/>
         <w:t>setzen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
@@ -2507,120 +2508,120 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Der Austritt ist zum Jahresende möglich.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="62230" distB="63500" distL="62865" distR="62865" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="10">
+              <wp:anchor behindDoc="0" distT="62230" distB="63500" distL="62865" distR="62865" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4097020</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="243840" cy="241935"/>
                 <wp:effectExtent l="9525" t="10160" r="9525" b="8890"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="3" name="Rahmen3"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="243720" cy="241920"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="ffffff"/>
                         </a:solidFill>
-                        <a:ln w="19050">
+                        <a:ln w="19080">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p>
                             <w:pPr>
                               <w:pStyle w:val="Rahmeninhalt"/>
                               <w:spacing w:before="0" w:after="120"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr lIns="36360" rIns="36360" tIns="36360" bIns="36360" anchor="t">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Rahmen3" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="white" stroked="t" o:allowincell="f" style="position:absolute;margin-left:322.6pt;margin-top:2pt;width:19.15pt;height:19pt;mso-wrap-style:none;v-text-anchor:middle">
+              <v:rect id="shape_0" fillcolor="white" stroked="t" o:allowincell="f" style="position:absolute;margin-left:322.6pt;margin-top:2pt;width:19.15pt;height:19pt;mso-wrap-style:none;v-text-anchor:middle">
                 <v:fill o:detectmouseclick="t" type="solid" color2="black"/>
                 <v:stroke color="black" weight="19080" joinstyle="round" endcap="flat"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p>
                       <w:pPr>
                         <w:pStyle w:val="Rahmeninhalt"/>
                         <w:spacing w:before="0" w:after="120"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
@@ -2879,75 +2880,75 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Helfen Sie, die “ATALANTA“ zu erhalten!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:footnotePr>
             <w:numFmt w:val="decimal"/>
           </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="landscape" w:w="16838" w:h="11906"/>
           <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="0" w:top="1134" w:footer="0" w:bottom="1134"/>
           <w:cols w:num="2" w:space="566" w:equalWidth="true" w:sep="true"/>
           <w:formProt w:val="false"/>
           <w:textDirection w:val="lrTb"/>
           <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10309" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
-          <w:start w:w="70" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
-          <w:end w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10309"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="105" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10309" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">SEPA-Basis-Lastschriftmandat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(SEPA Direct Debit Mandate)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
@@ -2975,108 +2976,142 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>Name und Anschrift des Zahlungsempfängers (Gläubiger)</w:t>
         <w:tab/>
         <w:tab/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5163" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
-          <w:start w:w="70" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
-          <w:end w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5163"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="2168" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
-              <w:ind w:hanging="0" w:start="518" w:end="136"/>
+              <w:ind w:hanging="0" w:left="518" w:right="136"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor behindDoc="0" distT="635" distB="635" distL="635" distR="635" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="6">
+                    <wp:anchor behindDoc="0" distT="635" distB="635" distL="635" distR="635" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3655695</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>274955</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2414905" cy="381000"/>
-                      <wp:effectExtent l="635" t="635" r="635" b="635"/>
+                      <wp:effectExtent l="1270" t="635" r="0" b="635"/>
                       <wp:wrapNone/>
                       <wp:docPr id="4" name="Form1"/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2414880" cy="380880"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="0">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </a:ln>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="0"/>
                               <a:fillRef idx="0"/>
                               <a:effectRef idx="0"/>
@@ -3097,164 +3132,168 @@
                                       <w:rFonts w:eastAsia="NSimSun"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:kern w:val="0"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">Wiederkehrende Zahlungen/ </w:t>
                                     <w:br/>
                                     <w:t>Recurrent Payments</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr lIns="0" rIns="0" tIns="0" bIns="0" anchor="t">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="shape_0" ID="Form1" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" stroked="t" o:allowincell="f" style="position:absolute;margin-left:287.85pt;margin-top:21.65pt;width:190.1pt;height:29.95pt;mso-wrap-style:square;v-text-anchor:top">
+                    <v:rect id="shape_0" stroked="t" o:allowincell="f" style="position:absolute;margin-left:287.85pt;margin-top:21.65pt;width:190.1pt;height:29.95pt;mso-wrap-style:square;v-text-anchor:top">
                       <v:fill o:detectmouseclick="t" on="false"/>
                       <v:stroke color="black" joinstyle="round" endcap="flat"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:p>
                             <w:pPr>
                               <w:pStyle w:val="Rahmeninhalt"/>
                               <w:bidi w:val="0"/>
                               <w:spacing w:before="0" w:after="200"/>
                               <w:jc w:val="center"/>
                               <w:rPr/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="NSimSun"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Wiederkehrende Zahlungen/ </w:t>
                               <w:br/>
                               <w:t>Recurrent Payments</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="none"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:after="113"/>
-              <w:ind w:hanging="0" w:start="283" w:end="113"/>
-[...1 lines deleted...]
-              <w:rPr/>
+              <w:ind w:hanging="0" w:left="283" w:right="113"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Förderverein Schoner „ATALANTA" e. V.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:after="113"/>
-              <w:ind w:hanging="0" w:start="283" w:end="113"/>
-[...1 lines deleted...]
-              <w:rPr/>
+              <w:ind w:hanging="0" w:left="283" w:right="113"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Holzdamm 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl w:val="false"/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:after="113"/>
-              <w:ind w:hanging="0" w:start="283" w:end="113"/>
-              <w:jc w:val="start"/>
+              <w:ind w:hanging="0" w:left="283" w:right="113"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>23966 Wismar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:hanging="0" w:start="-13" w:end="0"/>
+              <w:ind w:hanging="0" w:left="-13" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:ind w:hanging="0" w:start="-13" w:end="0"/>
+              <w:ind w:hanging="0" w:left="-13" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
@@ -3265,122 +3304,122 @@
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="40"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10334" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
-          <w:start w:w="70" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
-          <w:end w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5100"/>
-        <w:gridCol w:w="5233"/>
+        <w:gridCol w:w="5234"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="205" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>[Gläubiger-Identifikationsnummer (CI/Creditor Identifier)]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t>DE48ZZZ00000319205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcW w:w="5234" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>[Mandatsreferenz]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="200"/>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -3423,75 +3462,75 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Ich/Wir ermächtige(n)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10334" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
-          <w:start w:w="70" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
-          <w:end w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10334"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="205" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>[Name des Zahlungsempfängers]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="40"/>
               <w:rPr>
                 <w:b/>
@@ -3510,75 +3549,75 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Zahlungen von meinem/unserem Konto mittels Lastschrift einzuziehen. Zugleich weise(n) ich/wir mein/unser Kreditinstitut an, die von</w:t>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10334" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
-          <w:start w:w="70" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
-          <w:end w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10334"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="205" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>[Name des Zahlungsempfängers]</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -3637,75 +3676,75 @@
           <w:rFonts w:cs="O8_9915_FrutigerVRRomanxxxxxx"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hinweis: Ich kann/Wir können innerhalb von acht Wochen, beginnend mit dem Belastungsdatum, die Erstattung des belasteten Betrags verlangen. Es gelten dabei die mit meinem/unserem Kreditinstitut vereinbarten Bedingungen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10334" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
-          <w:start w:w="70" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
-          <w:end w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10334"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="459" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Kontoinhaber /Zahlungspflichtiger (Vorname, Name, Straße, Hausnummer, PLZ, Ort)</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -3723,75 +3762,75 @@
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10334" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
-          <w:start w:w="70" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
-          <w:end w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10334"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="488" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Kreditinstitut</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -3811,74 +3850,74 @@
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10334" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
-          <w:start w:w="70" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
-          <w:end w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5137"/>
-        <w:gridCol w:w="5196"/>
+        <w:gridCol w:w="5197"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="465" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>BIC</w:t>
             </w:r>
             <w:r>
@@ -3895,56 +3934,56 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5196" w:type="dxa"/>
+            <w:tcW w:w="5197" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="40"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>IBAN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="40"/>
               <w:rPr>
@@ -4026,74 +4065,74 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10334" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
-          <w:start w:w="70" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
-          <w:end w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5137"/>
-        <w:gridCol w:w="5196"/>
+        <w:gridCol w:w="5197"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="406" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5137" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Ort, Datum</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="12"/>
@@ -4117,56 +4156,56 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5196" w:type="dxa"/>
+            <w:tcW w:w="5197" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:start w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:end w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Unterschrift (Zahlungspflichtiger)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="40"/>
               <w:rPr>
                 <w:b/>
@@ -4239,3282 +4278,1591 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:hanging="0" w:start="0"/>
+        <w:ind w:hanging="0" w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="923290" cy="666750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="5" name="Bild2" descr="" title=""/>
+            <wp:docPr id="5" name="Bild2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="5" name="Bild2" descr="" title=""/>
+                    <pic:cNvPr id="5" name="Bild2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:srcRect l="0" t="-109" r="0" b="-109"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="923290" cy="666750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-          <w:sz w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:position w:val="19"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Förderverein Schoner “ATALANTA“ e. V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:suppressAutoHyphens w:val="false"/>
+        <w:spacing w:before="0" w:after="113"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="003366"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Datenschutzerklärung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="de-DE"/>
-[...7 lines deleted...]
-          <w:color w:val="003366"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="de-DE"/>
-[...12 lines deleted...]
-          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="de-DE"/>
-[...7 lines deleted...]
-          <w:color w:val="003366"/>
+        </w:rPr>
+        <w:t>Förderverein Schoner „ATALANTA“ e. V.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="de-DE"/>
-[...14 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nimmt den Schutz personenbezogener Daten sehr ernst. Wir verarbeiten personenbezogene Daten ausschließlich im Rahmen der gesetzli</w:t>
+        <w:softHyphen/>
+        <w:t>chen Vorschriften der Datenschutz-Grundverordnung (DSGVO).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Verantwortlicher</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="57"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Förderverein Schoner „ATALANTA“ e. V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="57"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Holzdamm 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="57"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23966 Wismar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="57"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vertreten durch den Vorstand</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="57"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-Mail: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>schoner-atalanta@t-online.de</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Zweck der Datenverarbeitung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wir verarbeiten personenbezogene Daten unserer Mitglieder (z. B. Name, Adresse, E-Mail-Adresse, Bankverbindung) zur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="57"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mitgliederverwaltung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="57"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Beitragserhebung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="57"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kommunikation im Rahmen der Vereinsarbeit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="57"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zusätzlich bei Crewmitgliedern: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="57"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Qualifizierungsnachweise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="57"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Daten im Rahmen der Creweinsatzplanung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="57"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fotos für Öffentlichkeitsarbeit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="57"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>berufliche Befähigungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Rechtsgrundlage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Die Verarbeitung erfolgt gemäß Art. 6 Abs. 1 lit. b DSGVO (Erfüllung der Mitgliedschaft) so</w:t>
+        <w:softHyphen/>
+        <w:t>wie Art. 6 Abs. 1 lit. c DSGVO (gesetzliche Verpflichtungen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Weitergabe von Daten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eine Weitergabe personenbezogener Daten an Dritte erfolgt nicht, außer wenn dies zur Erfül</w:t>
+        <w:softHyphen/>
+        <w:t>lung gesetzlicher Pflichten erforderlich ist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Speicherdauer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personenbezogene Daten werden nur so lange gespeichert, wie dies für die genannten Zwe</w:t>
+        <w:softHyphen/>
+        <w:t>cke erforderlich ist oder gesetzliche Aufbewahrungspflichten bestehen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6. Rechte der betroffenen Personen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Betroffene haben das Recht auf Auskunft, Berichtigung, Löschung, Einschränkung der Verar</w:t>
+        <w:softHyphen/>
+        <w:t>beitung sowie auf Datenübertragbarkeit. Außerdem besteht ein Beschwerderecht bei der zu</w:t>
+        <w:softHyphen/>
+        <w:t>ständigen Datenschutzaufsichtsbehörde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7. Kontakt Datenschutz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anfragen zum Datenschutz richten Sie bitte an:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="000000"/>
-[...614 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-      </w:pPr>
-[...1761 lines deleted...]
-        <w:t>Unterschrift</w:t>
+        <w:t>technik@ss-atalanta.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footnotePr>
         <w:numFmt w:val="decimal"/>
       </w:footnotePr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1134" w:right="512" w:gutter="0" w:header="0" w:top="1134" w:footer="0" w:bottom="1134"/>
+      <w:pgMar w:left="1134" w:right="512" w:gutter="0" w:header="0" w:top="1010" w:footer="0" w:bottom="748"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="01"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:footnotes xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:footnote w:id="0" w:type="separator">
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1" w:type="continuationSeparator">
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:ind w:hanging="340" w:start="340" w:end="-113"/>
+        <w:ind w:hanging="340" w:left="340" w:right="-113"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>Das Fahren als Crewmitglied erfordert die verbindliche Teilnahme an Ausbildungsaktivitäten</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="432" w:hanging="432"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Heading2"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%2"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%3"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%4"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%5"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%6"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%7"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%8"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%9"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="432" w:hanging="432"/>
+        <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%2"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%3"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%4"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%5"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%6"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%7"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%8"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%9"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
-        <w:ind w:start="644" w:hanging="360"/>
+        <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9"/>
-      <w:lvlJc w:val="start"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
+        <w:ind w:left="0" w:hanging="0"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="5">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="start"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="start"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="start"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="start"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="start"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="start"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="start"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="start"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="start"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:start="0" w:hanging="0"/>
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="120"/>
   <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:footnotePr>
     <w:numFmt w:val="decimal"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="NSimSun" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
       <w:overflowPunct w:val="false"/>
+      <w:autoSpaceDE w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0"/>
-      <w:jc w:val="start"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:color w:val="auto"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-DE" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="Heading 1"/>
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="berschrift"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="200" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="WW8Num1z1">
     <w:name w:val="WW8Num1z1"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="WW8Num1z2">
     <w:name w:val="WW8Num1z2"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="WW8Num1z3">
     <w:name w:val="WW8Num1z3"/>
     <w:qFormat/>
     <w:rPr/>
@@ -7549,144 +5897,151 @@
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteCharacters">
     <w:name w:val="Footnote Characters"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Funotenzeichen">
     <w:name w:val="Fußnotenzeichen"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="Footnote Reference"/>
+    <w:name w:val="footnote reference"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Endnotenzeichen">
     <w:name w:val="Endnotenzeichen"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
-    <w:name w:val="Endnote Reference"/>
+    <w:name w:val="endnote reference"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteCharacters">
     <w:name w:val="Endnote Characters"/>
     <w:qFormat/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="WW-Endnotenzeichen">
     <w:name w:val="WW-Endnotenzeichen"/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Mangal"/>
       <w:kern w:val="2"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Berschrift">
+  <w:style w:type="character" w:styleId="Aufzhlungszeichen">
+    <w:name w:val="Aufzählungszeichen"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift">
     <w:name w:val="Überschrift"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Tahoma"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="120"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="BodyText"/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
-    <w:name w:val="Caption"/>
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Verzeichnis">
     <w:name w:val="Verzeichnis"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption1">
+  <w:style w:type="paragraph" w:styleId="caption1">
     <w:name w:val="caption1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rahmeninhalt">
     <w:name w:val="Rahmeninhalt"/>
     <w:basedOn w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TabellenInhalt">
     <w:name w:val="Tabellen Inhalt"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
@@ -7705,88 +6060,88 @@
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tabelleninhalt1">
     <w:name w:val="Tabelleninhalt"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tabellenberschrift1">
     <w:name w:val="Tabellenüberschrift"/>
     <w:basedOn w:val="Tabelleninhalt1"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
-    <w:name w:val="Footnote Text"/>
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:suppressLineNumbers/>
-      <w:ind w:hanging="339" w:start="339" w:end="0"/>
+      <w:ind w:hanging="339" w:left="339" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopf-undFuzeile">
-    <w:name w:val="Kopf- und Fußzeile"/>
+  <w:style w:type="paragraph" w:styleId="Kopf-Fuzeile">
+    <w:name w:val="Kopf-/Fußzeile"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="709"/>
         <w:tab w:val="center" w:pos="4819" w:leader="none"/>
         <w:tab w:val="right" w:pos="9638" w:leader="none"/>
       </w:tabs>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="Header"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="709"/>
         <w:tab w:val="center" w:pos="4536" w:leader="none"/>
         <w:tab w:val="right" w:pos="9072" w:leader="none"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="KeineListe">
     <w:name w:val="Keine Liste"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:styleId="WW8Num1">
     <w:name w:val="WW8Num1"/>
     <w:qFormat/>
@@ -7891,57 +6246,57 @@
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Atalanta Mitgliedsantrag</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/24.2.2.2$Windows_X86_64 LibreOffice_project/d56cc158d8a96260b836f100ef4b4ef25d6f1a01</Application>
+  <Application>LibreOffice/25.8.4.2$Windows_X86_64 LibreOffice_project/290daaa01b999472f0c7a3890eb6a550fd74c6df</Application>
   <AppVersion></AppVersion>
   <Pages>4</Pages>
-  <Words>809</Words>
-[...2 lines deleted...]
-  <Paragraphs>124</Paragraphs>
+  <Words>849</Words>
+  <Characters>5868</Characters>
+  <CharactersWithSpaces>6667</CharactersWithSpaces>
+  <Paragraphs>127</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator/>
   <dc:description/>
   <dc:language>de-DE</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title>Mitgliedsantrag</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>0</vt:bool>